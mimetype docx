--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00A23782" w:rsidRDefault="00776CC6" w:rsidP="00A23782">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0B3F">
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     SİİRT ÜNİVERSİTESİ REKTÖRLÜĞÜNDEN </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0B3F">
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1803,57 +1803,67 @@
       <w:r w:rsidRPr="002A0B3F">
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yükseköğretim </w:t>
       </w:r>
       <w:r w:rsidRPr="002A0B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kurumlarının</w:t>
       </w:r>
+      <w:r w:rsidR="002D7D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> İstatistik</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> İstatistikçi bölümünden</w:t>
+        <w:t xml:space="preserve"> bölümünden</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mezun olmak,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0058150C">
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -2538,111 +2548,91 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="003536D6" w:rsidRPr="0058150C" w:rsidRDefault="003536D6" w:rsidP="00983B07">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0B3F">
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00983B07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Yükseköğre</w:t>
-[...9 lines deleted...]
-        <w:t>tim kurumlarının</w:t>
+        <w:t>Yükseköğretim kurumlarının</w:t>
       </w:r>
       <w:r w:rsidR="00983B07" w:rsidRPr="00983B07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00983B07" w:rsidRPr="00983B07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Elektrik veya Elektrik Teknolojisi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00983B07" w:rsidRPr="00983B07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>önlisans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00983B07" w:rsidRPr="00983B07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> programından mezun olmak</w:t>
-[...9 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> programından mezun olmak,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0B3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0058150C">
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003536D6">
         <w:rPr>
           <w:rStyle w:val="Gl"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
@@ -2776,150 +2766,151 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005866AD" w:rsidRPr="002A0B3F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00996EC3"/>
     <w:rsid w:val="000B4E71"/>
     <w:rsid w:val="000C6FBF"/>
     <w:rsid w:val="0018571A"/>
     <w:rsid w:val="00190488"/>
     <w:rsid w:val="002A0B3F"/>
     <w:rsid w:val="002D46B3"/>
+    <w:rsid w:val="002D7D17"/>
     <w:rsid w:val="002F681E"/>
     <w:rsid w:val="003536D6"/>
     <w:rsid w:val="00356A8F"/>
     <w:rsid w:val="0039375B"/>
     <w:rsid w:val="0042508C"/>
     <w:rsid w:val="0058150C"/>
     <w:rsid w:val="005866AD"/>
     <w:rsid w:val="00776CC6"/>
     <w:rsid w:val="0091253F"/>
     <w:rsid w:val="00982E48"/>
     <w:rsid w:val="00983B07"/>
     <w:rsid w:val="00996EC3"/>
     <w:rsid w:val="009C196A"/>
     <w:rsid w:val="00A01309"/>
     <w:rsid w:val="00A23782"/>
     <w:rsid w:val="00A50F6B"/>
     <w:rsid w:val="00A81423"/>
     <w:rsid w:val="00C577AD"/>
     <w:rsid w:val="00CC2D70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="54B9DF8D"/>
+  <w14:docId w14:val="3EAAD8BB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BA6230E-D6C2-4A31-9BFD-3FF6A4104158}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3636,69 +3627,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1797</Words>
-  <Characters>10245</Characters>
+  <Characters>10243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12018</CharactersWithSpaces>
+  <CharactersWithSpaces>12016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sabri Sevgi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>